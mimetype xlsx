--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -513,56 +513,56 @@
   <si>
     <t>$4,861.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20380401 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$82,417.69</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20380501 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$67,054.54</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20380701 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$3,785.32</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381001 6.000%                                                                                           </t>
   </si>
   <si>
+    <t>$215,520.26</t>
+  </si>
+  <si>
     <t>$6,798.99</t>
   </si>
   <si>
-    <t>$215,520.26</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20400101 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$77,207.28</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20400601 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$165,084.31</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20411201 4.500%                                                                                           </t>
   </si>
   <si>
     <t>$276,929.53</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20430601 4.000%                                                                                           </t>
   </si>
   <si>
     <t>$138,302.57</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.000%                                                                                           </t>
@@ -1104,54 +1104,54 @@
   <si>
     <t>$861,062.40</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
     <t>$1,278,159.13</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
     <t>$155,235.69</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
     <t>$333,725.05</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
+    <t>$90,875.71</t>
+  </si>
+  <si>
     <t>$70,924.47</t>
-  </si>
-[...1 lines deleted...]
-    <t>$90,875.71</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
     <t>$3,152,834.45</t>
   </si>
   <si>
     <t xml:space="preserve">SHERWIN WILLIAMS CO                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">SHW         </t>
   </si>
   <si>
     <t>$2,319,700.24</t>
   </si>
   <si>
     <t xml:space="preserve">SIMON PPTY GROUP LP SR GLBL NT 20320201 2.650%                                                                                  </t>
   </si>
   <si>
     <t>$171,374.30</t>
   </si>
@@ -2656,68 +2656,68 @@
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
         <v>3586.32</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>6446.13</v>
+        <v>204189.77</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>204189.77</v>
+        <v>6446.13</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
         <v>73145.51</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>172</v>
@@ -4169,68 +4169,68 @@
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
         <v>363173.95</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
-        <v>77493.53</v>
+        <v>99073.52</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>99073.52</v>
+        <v>77493.53</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D163" s="0">
         <v>26945</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>370</v>