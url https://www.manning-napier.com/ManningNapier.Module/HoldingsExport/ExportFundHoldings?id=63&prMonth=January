--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -474,54 +474,54 @@
   <si>
     <t>$3,703,315.00</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y GO BDS - 20421201 5.000%                                                                                           </t>
   </si>
   <si>
     <t>$1,553,910.00</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y GO BDS E 20260801 5.000%                                                                                           </t>
   </si>
   <si>
     <t>$1,930,641.30</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y GO BDS FISCAL 20270801 5.000%                                                                                      </t>
   </si>
   <si>
     <t>$1,664,512.00</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y TAXABLE GO BDS FISCAL 20260801 1.216%                                                                              </t>
   </si>
   <si>
+    <t>$1,060,960.50</t>
+  </si>
+  <si>
     <t>$123,348.75</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1,060,960.50</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK ST DORM AUTH ST PERS GEN PURP BDS C 20260315 1.187%                                                                    </t>
   </si>
   <si>
     <t>$1,106,425.80</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK ST DORM AUTH ST PERS INCOME TAX REV BDS C 20300215 5.652%                                                              </t>
   </si>
   <si>
     <t>$1,044,110.00</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK ST URBAN DEV CORP REV PERS INCOME TAX GEN PURP A 20380315 5.250%                                                       </t>
   </si>
   <si>
     <t>$5,660,150.00</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH TEX MUN WTR DIST TEX WTR REF BDS A 20270901 5.000%                                                                        </t>
   </si>
   <si>
     <t>$1,565,430.00</t>
   </si>
@@ -2116,68 +2116,68 @@
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
         <v>1600000</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>125000</v>
+        <v>1075000</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>1075000</v>
+        <v>125000</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
         <v>1110000</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>159</v>