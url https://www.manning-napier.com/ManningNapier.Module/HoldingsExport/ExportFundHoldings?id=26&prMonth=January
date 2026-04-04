--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -537,56 +537,56 @@
   <si>
     <t>$634,208.08</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMIC TRUST - KP . 20470725 3.500%                                                                                         </t>
   </si>
   <si>
     <t>$6,319.31</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20380401 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$123,661.81</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20380701 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$250,403.53</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381001 6.000%                                                                                           </t>
   </si>
   <si>
+    <t>$45,274.65</t>
+  </si>
+  <si>
     <t>$14,029.67</t>
   </si>
   <si>
-    <t>$45,274.65</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20400101 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$158,421.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20400601 6.000%                                                                                           </t>
   </si>
   <si>
     <t>$247,697.12</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20420901 4.500%                                                                                           </t>
   </si>
   <si>
     <t>$71,211.91</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.000%                                                                                           </t>
   </si>
   <si>
     <t>$1,505,543.73</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20511201 3.000%                                                                                           </t>
@@ -1110,54 +1110,54 @@
   <si>
     <t>$1,298,609.67</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TRUST - C . 20541015 4.831%                                                                                           </t>
   </si>
   <si>
     <t>$712,575.60</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
     <t>$148,520.78</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
     <t>$303,165.07</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
+    <t>$141,187.26</t>
+  </si>
+  <si>
     <t>$105,798.94</t>
-  </si>
-[...1 lines deleted...]
-    <t>$141,187.26</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20470925 3.500%                                                                                         </t>
   </si>
   <si>
     <t>$57,328.31</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20500225 3.500%                                                                                         </t>
   </si>
   <si>
     <t>$54,385.24</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
     <t>$1,600,111.75</t>
   </si>
   <si>
     <t xml:space="preserve">SHERWIN WILLIAMS CO                                                                                                             </t>
   </si>
@@ -2751,68 +2751,68 @@
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
         <v>237239.13</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>13301.54</v>
+        <v>42894.44</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>42894.44</v>
+        <v>13301.54</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
         <v>150086.69</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>180</v>
@@ -4213,68 +4213,68 @@
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
         <v>329917.27</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>115598.09</v>
+        <v>153923.62</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="0">
-        <v>153923.62</v>
+        <v>115598.09</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D164" s="0">
         <v>62512.92</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>371</v>