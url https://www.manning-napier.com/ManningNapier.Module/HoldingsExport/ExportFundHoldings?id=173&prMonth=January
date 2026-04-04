--- v0 (2026-02-10)
+++ v1 (2026-04-04)
@@ -1041,54 +1041,54 @@
   <si>
     <t>$6,247,641.80</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TRUST - C . 20541015 4.831%                                                                                           </t>
   </si>
   <si>
     <t>$3,643,168.19</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
     <t>$77,194.86</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
     <t>$845,688.65</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
+    <t>$106,771.46</t>
+  </si>
+  <si>
     <t>$80,720.67</t>
-  </si>
-[...1 lines deleted...]
-    <t>$106,771.46</t>
   </si>
   <si>
     <t xml:space="preserve">SESI L L C SR SEC A NT 20300930 7.875%                                                                                          </t>
   </si>
   <si>
     <t>$4,033,320.00</t>
   </si>
   <si>
     <t xml:space="preserve">SLAM LTD - A . 20460615 2.434%                                                                                                  </t>
   </si>
   <si>
     <t>$4,350,625.85</t>
   </si>
   <si>
     <t xml:space="preserve">SLM CORP SR GLBL NT. 20300131 6.500%                                                                                            </t>
   </si>
   <si>
     <t>$4,462,794.50</t>
   </si>
   <si>
     <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20220725 5.799%                                                                                    </t>
   </si>
   <si>
     <t>$1,540,383.10</t>
   </si>
@@ -4207,68 +4207,68 @@
       </c>
       <c r="B167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="0">
         <v>920314.77</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="0">
-        <v>88197.06</v>
+        <v>116403.21</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="0">
-        <v>116403.21</v>
+        <v>88197.06</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="0">
         <v>4000000</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>348</v>