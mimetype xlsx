--- v0 (2025-12-13)
+++ v1 (2026-04-19)
@@ -7,151 +7,165 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="March Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">MNN PRO-MIX MAXIMUM CIT U                                                                                                       </t>
+    <t xml:space="preserve">MNN PRO-MIX EXTENDED CIT U                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">MNN PRO-MIX MAXIMUM CIT U                                                                                                       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Retirement Target 2045 CIT Class S - Holdings - March.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>